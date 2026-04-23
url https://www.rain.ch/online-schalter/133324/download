--- v0 (2025-10-22)
+++ v1 (2026-04-23)
@@ -1,51 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="500CCBA5" w14:textId="54B118BA" w:rsidR="00FF1215" w:rsidRPr="006B764C" w:rsidRDefault="000E48C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F339E1E" wp14:editId="7F83EBD2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4317558</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>194</wp:posOffset>
@@ -53,51 +56,51 @@
             <wp:extent cx="1732280" cy="1311275"/>
             <wp:effectExtent l="0" t="0" r="1270" b="3175"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21338"/>
                 <wp:lineTo x="21378" y="21338"/>
                 <wp:lineTo x="21378" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Bild 1" descr="fototapete-reinigung-teufel-putzteufel-puzzelteil"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="fototapete-reinigung-teufel-putzteufel-puzzelteil"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1732280" cy="1311275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -119,242 +122,345 @@
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="0023036D" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">nmeldung Schulhausreinigung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1782977F" w14:textId="013F78BD" w:rsidR="000E48C7" w:rsidRPr="006B764C" w:rsidRDefault="000E48C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15ED5E06" w14:textId="52B71518" w:rsidR="00AF2EA2" w:rsidRPr="006B764C" w:rsidRDefault="00FF1215">
+    <w:p w14:paraId="15ED5E06" w14:textId="152CCC2A" w:rsidR="00AF2EA2" w:rsidRPr="006B764C" w:rsidRDefault="00FF1215">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Ferienwoche vom </w:t>
       </w:r>
       <w:r w:rsidR="000E48C7" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>07. Juli 2025 – 11. Juli 2025</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0A05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="000E48C7" w:rsidRPr="006B764C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Juli 202</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0A05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="000E48C7" w:rsidRPr="006B764C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0A05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="000E48C7" w:rsidRPr="006B764C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Juli 202</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0A05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E3CC0EE" w14:textId="77777777" w:rsidR="008F3AEF" w:rsidRPr="006B764C" w:rsidRDefault="008F3AEF" w:rsidP="008F3AEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BC23F82" w14:textId="76A157B0" w:rsidR="008F3AEF" w:rsidRPr="006B764C" w:rsidRDefault="008F3AEF" w:rsidP="008F3AEF">
+    <w:p w14:paraId="0BC23F82" w14:textId="2584B1FF" w:rsidR="008F3AEF" w:rsidRPr="006B764C" w:rsidRDefault="008F3AEF" w:rsidP="008F3AEF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Für die Mithilfe der Schulhausreinigung suchen wir auch dieses Jahr wieder Jugendliche aus der Gemeinde Rain mit dem Jahrgang </w:t>
       </w:r>
       <w:r w:rsidR="000E48C7" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>2010</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> und älter.</w:t>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="00963115">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B764C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>und älter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360B17EC" w14:textId="77777777" w:rsidR="008F3AEF" w:rsidRPr="006B764C" w:rsidRDefault="008F3AEF" w:rsidP="008F3AEF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62A18D54" w14:textId="7C86E583" w:rsidR="002A22CE" w:rsidRPr="006B764C" w:rsidRDefault="002A22CE" w:rsidP="002A22CE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Anmeldung erfolgt per E-Mail an: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="000E48C7" w:rsidRPr="006B764C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>andrea.tschopp@rain.ch</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6AB7AC20" w14:textId="77777777" w:rsidR="008F3AEF" w:rsidRPr="006B764C" w:rsidRDefault="008F3AEF" w:rsidP="008F3AEF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="235334F3" w14:textId="77777777" w:rsidR="002A22CE" w:rsidRPr="006B764C" w:rsidRDefault="008F3AEF" w:rsidP="008F3AEF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Das Anmeldeformular</w:t>
       </w:r>
       <w:r w:rsidR="002A22CE" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> mit den Infos</w:t>
       </w:r>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> kann auf unserer Homepage heruntergeladen werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A230247" w14:textId="77777777" w:rsidR="008F3AEF" w:rsidRPr="006B764C" w:rsidRDefault="006B764C" w:rsidP="002A22CE">
+    <w:p w14:paraId="4A230247" w14:textId="67E9EF4B" w:rsidR="008F3AEF" w:rsidRPr="006B764C" w:rsidRDefault="00765E56" w:rsidP="002A22CE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="008F3AEF" w:rsidRPr="006B764C">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="006E4938">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:color w:val="auto"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>www.rain.ch</w:t>
+          <w:t>www.rain.ch/online-schalter</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidR="008F3AEF" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> unter: Online-Schalter &gt; Anmeldung Schulhausreinigung</w:t>
+        <w:t>&gt; Anmeldung Schulhausreinigung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C1B39E1" w14:textId="77777777" w:rsidR="008F3AEF" w:rsidRPr="006B764C" w:rsidRDefault="008F3AEF" w:rsidP="008F3AEF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B884FA4" w14:textId="77777777" w:rsidR="008F3AEF" w:rsidRPr="006B764C" w:rsidRDefault="008F3AEF" w:rsidP="008F3AEF">
+    <w:p w14:paraId="37643DCA" w14:textId="18075A06" w:rsidR="008F3AEF" w:rsidRPr="006B764C" w:rsidRDefault="008F3AEF" w:rsidP="008F3AEF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Anmeldungen können ab </w:t>
       </w:r>
       <w:r w:rsidR="000E48C7" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>15. März bis 4. Mai 2025</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6F1F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="000E48C7" w:rsidRPr="006B764C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. März bis </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6F1F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000E48C7" w:rsidRPr="006B764C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>. Mai 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6F1F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">gemacht werden. Danach ist die Anmeldefrist abgelaufen und das Formular wird auf der Homepage wieder </w:t>
       </w:r>
       <w:r w:rsidR="002A22CE" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>gelöscht</w:t>
       </w:r>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -417,55 +523,56 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Bitte ausfüllen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB4A226" w14:textId="77777777" w:rsidR="002A22CE" w:rsidRPr="006B764C" w:rsidRDefault="002A22CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EBD6533" w14:textId="77777777" w:rsidR="00645950" w:rsidRPr="006B764C" w:rsidRDefault="00DE3B4B" w:rsidP="00DE3B4B">
+    <w:p w14:paraId="0EBD6533" w14:textId="77777777" w:rsidR="00645950" w:rsidRPr="006B764C" w:rsidRDefault="00DE3B4B" w:rsidP="00CA2880">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -546,67 +653,56 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00201B78" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="12DFFD64" w14:textId="77777777" w:rsidR="00DE3B4B" w:rsidRPr="006B764C" w:rsidRDefault="00DE3B4B" w:rsidP="00DE3B4B">
+    <w:p w14:paraId="3608B115" w14:textId="77777777" w:rsidR="00DE3B4B" w:rsidRPr="006B764C" w:rsidRDefault="00DE3B4B" w:rsidP="00CA2880">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Vorname</w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
@@ -691,67 +787,56 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="067E3E9C" w14:textId="77777777" w:rsidR="00DE3B4B" w:rsidRPr="006B764C" w:rsidRDefault="00DE3B4B" w:rsidP="00DE3B4B">
+    <w:p w14:paraId="3434A131" w14:textId="77777777" w:rsidR="00DE3B4B" w:rsidRPr="006B764C" w:rsidRDefault="00DE3B4B" w:rsidP="00CA2880">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
@@ -825,67 +910,56 @@
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6218A951" w14:textId="77777777" w:rsidR="00DE3B4B" w:rsidRPr="006B764C" w:rsidRDefault="00DE3B4B" w:rsidP="00DE3B4B">
+    <w:p w14:paraId="6724846E" w14:textId="77777777" w:rsidR="00DE3B4B" w:rsidRPr="006B764C" w:rsidRDefault="00DE3B4B" w:rsidP="00CA2880">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PLZ/Wohnort</w:t>
       </w:r>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
@@ -959,67 +1033,56 @@
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="7EF96166" w14:textId="77777777" w:rsidR="00DE3B4B" w:rsidRPr="006B764C" w:rsidRDefault="00DE3B4B" w:rsidP="00DE3B4B">
+    <w:p w14:paraId="401A8668" w14:textId="77777777" w:rsidR="00645950" w:rsidRPr="006B764C" w:rsidRDefault="00DE3B4B" w:rsidP="00CA2880">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Geburtsdatum</w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1105,67 +1168,56 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="54A32377" w14:textId="77777777" w:rsidR="00DE3B4B" w:rsidRPr="006B764C" w:rsidRDefault="00DE3B4B" w:rsidP="00DE3B4B">
+    <w:p w14:paraId="11946459" w14:textId="77777777" w:rsidR="00DE3B4B" w:rsidRPr="006B764C" w:rsidRDefault="00DE3B4B" w:rsidP="00CA2880">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Telefon</w:t>
       </w:r>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D7641C" w:rsidRPr="006B764C">
         <w:rPr>
@@ -1267,81 +1319,81 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="04DA7530" w14:textId="77777777" w:rsidR="002A4E9A" w:rsidRPr="006B764C" w:rsidRDefault="002A4E9A" w:rsidP="00DE3B4B">
+    <w:p w14:paraId="4BCE7785" w14:textId="77777777" w:rsidR="002A4E9A" w:rsidRPr="006B764C" w:rsidRDefault="002A4E9A" w:rsidP="00CA2880">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t>E-mail-Adresse</w:t>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B764C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B764C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-Adresse</w:t>
       </w:r>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Text10"/>
@@ -1401,67 +1453,56 @@
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00645950" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="4ACC154A" w14:textId="77777777" w:rsidR="00536209" w:rsidRPr="006B764C" w:rsidRDefault="00536209" w:rsidP="00DE3B4B">
+    <w:p w14:paraId="125987E9" w14:textId="77777777" w:rsidR="00941336" w:rsidRPr="006B764C" w:rsidRDefault="00941336" w:rsidP="00CA2880">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Post</w:t>
       </w:r>
       <w:r w:rsidR="00F37299" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ch</w:t>
       </w:r>
@@ -1590,103 +1631,105 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Text1"/>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="006B764C" w:rsidRPr="006B764C">
-[...7 lines deleted...]
-      <w:r w:rsidR="006B764C" w:rsidRPr="006B764C">
+      <w:r w:rsidRPr="006B764C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="433391A7" w14:textId="2FF3927A" w:rsidR="00941336" w:rsidRPr="006B764C" w:rsidRDefault="00941336" w:rsidP="00941336">
+    <w:p w14:paraId="433391A7" w14:textId="2FF3927A" w:rsidR="00941336" w:rsidRPr="006B764C" w:rsidRDefault="00941336" w:rsidP="00CA2880">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Oder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C678065" w14:textId="77777777" w:rsidR="00941336" w:rsidRPr="006B764C" w:rsidRDefault="00941336" w:rsidP="00941336">
+    <w:p w14:paraId="2C678065" w14:textId="77777777" w:rsidR="00941336" w:rsidRPr="006B764C" w:rsidRDefault="00941336" w:rsidP="00CA2880">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Name der Bank</w:t>
       </w:r>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1772,68 +1815,56 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="19B57C88" w14:textId="77777777" w:rsidR="00941336" w:rsidRPr="006B764C" w:rsidRDefault="00941336" w:rsidP="00941336">
+    <w:p w14:paraId="62773F14" w14:textId="77777777" w:rsidR="00536209" w:rsidRPr="006B764C" w:rsidRDefault="003D6A31" w:rsidP="00CA2880">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
-        <w:rPr>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>IBAN-Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00941336" w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1967,51 +1998,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bank- oder Postverbindung unbedingt angeben</w:t>
       </w:r>
       <w:r w:rsidRPr="006B764C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. Es werden keine Barauszahlungen gemacht.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C3182F" w:rsidRPr="006B764C" w:rsidSect="00AF228E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="991" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -2021,51 +2052,51 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="376B55AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="444EC248"/>
     <w:lvl w:ilvl="0" w:tplc="0807000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2169,171 +2200,187 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1733427829">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE3B4B"/>
     <w:rsid w:val="0000371B"/>
     <w:rsid w:val="00025984"/>
     <w:rsid w:val="00072378"/>
     <w:rsid w:val="000B3845"/>
     <w:rsid w:val="000E48C7"/>
     <w:rsid w:val="00110B70"/>
     <w:rsid w:val="00131FE3"/>
     <w:rsid w:val="00142261"/>
     <w:rsid w:val="001B500B"/>
+    <w:rsid w:val="001F786D"/>
     <w:rsid w:val="00201B78"/>
     <w:rsid w:val="002100C5"/>
     <w:rsid w:val="002163C3"/>
     <w:rsid w:val="0023036D"/>
     <w:rsid w:val="002A22CE"/>
     <w:rsid w:val="002A4E9A"/>
+    <w:rsid w:val="00342CE7"/>
     <w:rsid w:val="003A7305"/>
     <w:rsid w:val="003B36F2"/>
     <w:rsid w:val="003D6A31"/>
     <w:rsid w:val="00404A83"/>
     <w:rsid w:val="0043217B"/>
     <w:rsid w:val="00451317"/>
     <w:rsid w:val="004777E0"/>
     <w:rsid w:val="004B4C39"/>
     <w:rsid w:val="005151E2"/>
     <w:rsid w:val="00536209"/>
     <w:rsid w:val="00555F1E"/>
     <w:rsid w:val="005757F8"/>
     <w:rsid w:val="00583F6B"/>
     <w:rsid w:val="005E7992"/>
+    <w:rsid w:val="00621FE1"/>
+    <w:rsid w:val="006358DB"/>
     <w:rsid w:val="00645950"/>
+    <w:rsid w:val="006A0A05"/>
     <w:rsid w:val="006B764C"/>
+    <w:rsid w:val="006F25C7"/>
     <w:rsid w:val="006F2F32"/>
     <w:rsid w:val="00706D03"/>
+    <w:rsid w:val="00765E56"/>
     <w:rsid w:val="007970F6"/>
     <w:rsid w:val="007F7E82"/>
     <w:rsid w:val="0081530A"/>
     <w:rsid w:val="00830C67"/>
     <w:rsid w:val="00834E08"/>
     <w:rsid w:val="008D3CB7"/>
     <w:rsid w:val="008F3AEF"/>
+    <w:rsid w:val="0090428E"/>
     <w:rsid w:val="00921E61"/>
     <w:rsid w:val="009324CB"/>
     <w:rsid w:val="00941336"/>
+    <w:rsid w:val="00963115"/>
+    <w:rsid w:val="009851A7"/>
     <w:rsid w:val="009B549D"/>
     <w:rsid w:val="009C6ABC"/>
     <w:rsid w:val="009D575D"/>
+    <w:rsid w:val="009E6F1F"/>
     <w:rsid w:val="00A13412"/>
+    <w:rsid w:val="00A34155"/>
     <w:rsid w:val="00A469F4"/>
     <w:rsid w:val="00A91B61"/>
     <w:rsid w:val="00AF228E"/>
     <w:rsid w:val="00AF2EA2"/>
     <w:rsid w:val="00AF7C23"/>
     <w:rsid w:val="00B41818"/>
     <w:rsid w:val="00B509F9"/>
     <w:rsid w:val="00BB2CD0"/>
     <w:rsid w:val="00C3182F"/>
     <w:rsid w:val="00C547C9"/>
     <w:rsid w:val="00C641B1"/>
+    <w:rsid w:val="00C71460"/>
     <w:rsid w:val="00C817D5"/>
     <w:rsid w:val="00C97300"/>
+    <w:rsid w:val="00CA2880"/>
     <w:rsid w:val="00CA29BE"/>
     <w:rsid w:val="00D138EE"/>
     <w:rsid w:val="00D7641C"/>
     <w:rsid w:val="00D76E21"/>
     <w:rsid w:val="00DE3B4B"/>
     <w:rsid w:val="00E037CA"/>
     <w:rsid w:val="00E46CF9"/>
     <w:rsid w:val="00EF64BF"/>
     <w:rsid w:val="00F13F43"/>
     <w:rsid w:val="00F37299"/>
+    <w:rsid w:val="00F70A98"/>
     <w:rsid w:val="00FF1215"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3662B187"/>
   <w15:docId w15:val="{37E93F96-12DA-4458-8859-EA147DE4EBC9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2740,57 +2787,57 @@
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00C3182F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E48C7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rain.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.tschopp@rain.ch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rain.ch/online-schalter" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.tschopp@rain.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3038,92 +3085,393 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3587969e-f5bd-44cb-9afa-9680a288e784" xsi:nil="true"/>
+    <be80426691fa48009908da1b98c92b13 xmlns="3587969e-f5bd-44cb-9afa-9680a288e784">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </be80426691fa48009908da1b98c92b13>
+    <g66b10a4cc6c4f9d9e2541d628ef59e9 xmlns="3587969e-f5bd-44cb-9afa-9680a288e784">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </g66b10a4cc6c4f9d9e2541d628ef59e9>
+    <l051580cf59548edaf4a49cf389b6d37 xmlns="3587969e-f5bd-44cb-9afa-9680a288e784">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </l051580cf59548edaf4a49cf389b6d37>
+    <eeded3ddd1594115963d57236190bf87 xmlns="3587969e-f5bd-44cb-9afa-9680a288e784">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </eeded3ddd1594115963d57236190bf87>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2aa9c971-3c3c-43ae-bc88-ced289530c07">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101002139D82BCB5E99468C0B6844DAD23087" ma:contentTypeVersion="18" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="c80d2cf849341eef2ab29d1ce674a74b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3587969e-f5bd-44cb-9afa-9680a288e784" xmlns:ns3="2aa9c971-3c3c-43ae-bc88-ced289530c07" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cbbe4dfff78395e2f2880c82b7cea547" ns2:_="" ns3:_="">
+    <xsd:import namespace="3587969e-f5bd-44cb-9afa-9680a288e784"/>
+    <xsd:import namespace="2aa9c971-3c3c-43ae-bc88-ced289530c07"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:g66b10a4cc6c4f9d9e2541d628ef59e9" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:eeded3ddd1594115963d57236190bf87" minOccurs="0"/>
+                <xsd:element ref="ns2:be80426691fa48009908da1b98c92b13" minOccurs="0"/>
+                <xsd:element ref="ns2:l051580cf59548edaf4a49cf389b6d37" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3587969e-f5bd-44cb-9afa-9680a288e784" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="g66b10a4cc6c4f9d9e2541d628ef59e9" ma:index="7" nillable="true" ma:taxonomy="true" ma:internalName="g66b10a4cc6c4f9d9e2541d628ef59e9" ma:taxonomyFieldName="CN365Dokumentenstatus" ma:displayName="Dokumentenstatus" ma:default="" ma:fieldId="{066b10a4-cc6c-4f9d-9e25-41d628ef59e9}" ma:sspId="a6494725-cbf7-4aa2-8958-e06148682e39" ma:termSetId="99bf78a9-df1e-4b29-a0cc-c27c345e180b" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="8" nillable="true" ma:displayName="Taxonomiespalte &quot;Alle abfangen&quot;" ma:description="" ma:hidden="true" ma:list="{93f79668-15e9-4f2e-81b7-1c8c25b8580f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3587969e-f5bd-44cb-9afa-9680a288e784">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="eeded3ddd1594115963d57236190bf87" ma:index="10" nillable="true" ma:taxonomy="true" ma:internalName="eeded3ddd1594115963d57236190bf87" ma:taxonomyFieldName="CN365Dokumententyp" ma:displayName="Dokumententyp" ma:default="" ma:fieldId="{eeded3dd-d159-4115-963d-57236190bf87}" ma:taxonomyMulti="true" ma:sspId="a6494725-cbf7-4aa2-8958-e06148682e39" ma:termSetId="a32a317f-560c-43fe-a767-20bbcb8099d9" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="be80426691fa48009908da1b98c92b13" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="be80426691fa48009908da1b98c92b13" ma:taxonomyFieldName="Jahr" ma:displayName="Jahr" ma:default="" ma:fieldId="{be804266-91fa-4800-9908-da1b98c92b13}" ma:sspId="a6494725-cbf7-4aa2-8958-e06148682e39" ma:termSetId="80bad971-24e8-4d29-88da-9e32d35e1a66" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="l051580cf59548edaf4a49cf389b6d37" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="l051580cf59548edaf4a49cf389b6d37" ma:taxonomyFieldName="Organisationseinheit" ma:displayName="Organisationseinheit" ma:default="" ma:fieldId="{5051580c-f595-48ed-af4a-49cf389b6d37}" ma:taxonomyMulti="true" ma:sspId="a6494725-cbf7-4aa2-8958-e06148682e39" ma:termSetId="c5236618-fe1d-4407-b556-22f63ca66942" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2aa9c971-3c3c-43ae-bc88-ced289530c07" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a6494725-cbf7-4aa2-8958-e06148682e39" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="23" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="24" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51707F35-3489-439D-9DB8-189344C7E0E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA66DB74-A994-4E79-AE9D-3B6C11AAC420}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02573CEB-3A9C-4A50-99CF-CA2E117DD477}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="2aa9c971-3c3c-43ae-bc88-ced289530c07"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3587969e-f5bd-44cb-9afa-9680a288e784"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DF36329-7B7E-4F1A-9636-C355143CE721}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3587969e-f5bd-44cb-9afa-9680a288e784"/>
+    <ds:schemaRef ds:uri="2aa9c971-3c3c-43ae-bc88-ced289530c07"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>135</Words>
-  <Characters>1116</Characters>
+  <Words>133</Words>
+  <Characters>1119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Anmeldung Schulhausreinigung 2009</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Stadt Luzern</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1249</CharactersWithSpaces>
+  <CharactersWithSpaces>1250</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7733308</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.rain.ch/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5701693</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -3143,27 +3491,66 @@
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Anmeldung Schulhausreinigung 2009</dc:title>
   <dc:creator>buch2</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="BC-GUID">
     <vt:lpwstr>4e112f1c-f172-4a0c-a66a-54195e43e47d</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101002139D82BCB5E99468C0B6844DAD23087</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>334100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="CN365Dokumententyp">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Jahr">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="CN365Dokumentenstatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Organisationseinheit">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>