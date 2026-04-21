--- v0 (2025-10-29)
+++ v1 (2026-04-21)
@@ -1,6790 +1,7481 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w14:paraId="0E2E8E17" w14:textId="77777777" w:rsidR="00DF19BC" w:rsidRPr="00745BEA" w:rsidRDefault="00030347" w:rsidP="00180BA5">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Kopfzeile"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="62"/>
+          <w:szCs w:val="62"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00745BEA">
-[...74 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Erklärung pro Jugendschutz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="62"/>
+          <w:szCs w:val="62"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00313DC6">
-        <w:rPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">für einen Einzelanlass </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="-211"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:i/>
-[...67 lines deleted...]
-        <w:tab/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>In Rain muss diese Erklärung pro Jugendschutz mind. 3 Wochen vor Durchführung eines öffentlichen Einzelanlasses bei der Gemeinde eingereicht werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0DB3D1" w14:textId="77777777" w:rsidR="00DF19BC" w:rsidRPr="00745BEA" w:rsidRDefault="00DF19BC" w:rsidP="00DF19BC">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Kopfzeile"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="-211"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="47B819E3" w14:textId="77777777" w:rsidR="00070CBF" w:rsidRPr="00745BEA" w:rsidRDefault="00070CBF" w:rsidP="00070CBF">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="-211"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00745BEA">
-[...141 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro SmBd" w:hAnsi="Fakt Pro SmBd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diese Erklärung pro Jugendschutz ersetzt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>nicht</w:t>
       </w:r>
-      <w:r w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00745BEA">
-[...27 lines deleted...]
-        <w:t>- und Gewerbepolizei eingereicht werden muss. Den Entscheid über die Bewilligungen erhalten Sie von der Gastgewerbe- und Gewerbepolizei.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>das offizielle Gesuch, das bei der Gastgewerbe- und Gewerbepolizei eingereicht werden muss. Den Entscheid über die Bewilligungen erhalten Sie von der Gastgewerbe- und Gewerbepolizei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0E2E14" w14:textId="77777777" w:rsidR="00DD61F3" w:rsidRPr="00745BEA" w:rsidRDefault="00DD61F3" w:rsidP="007233A3">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5103"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5103" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="570A8969" w14:textId="208B3C8B" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="0081484F" w:rsidP="00D4693C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5103"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5670" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Anlassbeschreibung</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text1"/>
-      <w:r w:rsidR="00D4693C" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00745BEA">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val=""/>
+            <w:name w:val="Bookmark"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Anlasstitel, Anlassart"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00745BEA">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="4A465A4F" w14:textId="77777777" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="00D4693C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5103"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5670" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...49 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veranstaltungsort (Adresse oder Bezeichnung) </w:t>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Text2"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="1" w:name="Text2_Kopie_1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="05C84FB9" w14:textId="77777777" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="00D4693C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5103"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5670" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...40 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anzahl zu erwartende Personen </w:t>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text3"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="2" w:name="Text3_Kopie_1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="5438681C" w14:textId="77777777" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="00D4693C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5103"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5670" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Durchführungsdaten </w:t>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00745BEA">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text4"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00745BEA">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="3" w:name="Text4_Kopie_1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="57D5A934" w14:textId="77777777" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="00D4693C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5103"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5670" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3AC9278D" w14:textId="769E1B93" w:rsidR="00D4693C" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="00D4693C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5670" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Anlass mit Alkoholausschank? </w:t>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007233A3" w:rsidRPr="00745BEA">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:bookmarkStart w:id="4" w:name="Kontrollkästchen1"/>
-      <w:r w:rsidR="007233A3" w:rsidRPr="00745BEA">
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="5" w:name="Kontrollkästchen1"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="6" w:name="Kontrollkästchen1_Kopie_1"/>
+      <w:bookmarkStart w:id="7" w:name="Kontrollkästchen1_Kopie_1"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Kontrollkästchen2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val=""/>
+            <w:name w:val="Bookmark Kopie 1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="9" w:name="Bookmark_Kopie_1"/>
+      <w:bookmarkStart w:id="10" w:name="Bookmark_Kopie_1"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...16 lines deleted...]
-        <w:t>Nein</w:t>
+      <w:bookmarkStart w:id="11" w:name="Bookmark_Kopie_1"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FF2922" w14:textId="2BEE1EFD" w:rsidR="0081484F" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="00D4693C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5103"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5670" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00745BEA">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Alterslimite für den Einlass festgelegt?</w:t>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen1"/>
+            <w:name w:val="Kontrollkästchen1 Ko"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="12" w:name="Kontrollkästchen1_Ko"/>
+      <w:bookmarkStart w:id="13" w:name="Kontrollkästchen1_Ko"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...23 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="14" w:name="Kontrollkästchen1_Kopie_2"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja      </w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen2"/>
+            <w:name w:val="Bookmark Kopie 2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D" w:rsidRPr="00745BEA">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="15" w:name="Bookmark_Kopie_2"/>
+      <w:bookmarkStart w:id="16" w:name="Bookmark_Kopie_2"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="17" w:name="Bookmark_Kopie_2"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D9E02F" w14:textId="77777777" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="00D4693C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5103"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5670" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn ja, ab welchem Alter? </w:t>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Text5"/>
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="18" w:name="Text5_Kopie_1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...16 lines deleted...]
-        <w:t>Jahre</w:t>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jahre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757A34F3" w14:textId="590EAD8C" w:rsidR="0081484F" w:rsidRPr="00745BEA" w:rsidRDefault="00180BA5" w:rsidP="00D4693C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5103"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5670" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00745BEA">
-[...23 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Werden Materialien benötigt?</w:t>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen1"/>
+            <w:name w:val="Kontrollkästchen1 Ko Kopie 1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="19" w:name="Kontrollkästchen1_Ko_Kopie_1"/>
+      <w:bookmarkStart w:id="20" w:name="Kontrollkästchen1_Ko_Kopie_1"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...23 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="21" w:name="Kontrollkästchen1_Kopie_3"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja      </w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen2"/>
+            <w:name w:val="Bookmark Kopie 3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D" w:rsidRPr="00745BEA">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="22" w:name="Bookmark_Kopie_3"/>
+      <w:bookmarkStart w:id="23" w:name="Bookmark_Kopie_3"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="24" w:name="Bookmark_Kopie_3"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4E5239" w14:textId="30D625DD" w:rsidR="0081484F" w:rsidRPr="00745BEA" w:rsidRDefault="00180BA5" w:rsidP="00D4693C">
+    <w:p>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00745BEA">
-[...225 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Kontrollarmbänder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> und </w:t>
       </w:r>
-      <w:r w:rsidRPr="00745BEA">
-[...19 lines deleted...]
-        <w:r w:rsidRPr="00B177CC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hinweisschilder können mit beiliegender Liste direkt bei Edith Ochsner, Fachperson luegsch, in Rain, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Fakt Pro Nor" w:hAnsi="Fakt Pro Nor"/>
-            <w:bCs/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="22"/>
-[...2 lines deleted...]
-            <w:lang w:val="de-DE"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>edocrain@fibermail.ch</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oder unter </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>www.akzent-luzern.ch/luegsch</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>bestellt werden.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2DC988EE" w14:textId="77777777" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="00D4693C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5103"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="5103" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2796CFE7" w14:textId="77777777" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="00D4693C">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5103"/>
-          <w:tab w:val="right" w:pos="9356"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="2977" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9356" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Bemerkungen zum Anlass</w:t>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text6"/>
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="25" w:name="Text6_Kopie_1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="5FB2A8A8" w14:textId="77777777" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="00E26F33">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="berschrift3"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00745BEA">
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="2977" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9356" w:leader="none"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Verantwortlich für das Einhalten des Jugendschutzes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FD29C5" w14:textId="77777777" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="00E26F33">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="02384442" w14:textId="53140795" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="0081484F">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2880"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="2977" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00745BEA">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Vorname Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...7 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text7"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:bookmarkStart w:id="26" w:name="Text7_Kopie_1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="439F5BB6" w14:textId="77777777" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="0081484F">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2880"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="2977" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Verein </w:t>
       </w:r>
-      <w:r w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Text8"/>
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:bookmarkStart w:id="27" w:name="Text8_Kopie_1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="11D7483B" w14:textId="77777777" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="0081484F">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2880"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="2977" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Adresse </w:t>
       </w:r>
-      <w:r w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Text9"/>
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:bookmarkStart w:id="28" w:name="Text9_Kopie_1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="52041FE8" w14:textId="77777777" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="0081484F">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2880"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="2977" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon </w:t>
       </w:r>
-      <w:r w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Text10"/>
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:bookmarkStart w:id="29" w:name="Text10_Kopie_1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="1E6CCE60" w14:textId="77777777" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="00E26F33">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:end="-211"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ich bestätige hiermit,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dass die auf der Checkliste erwähnten Jugendschutzbestimmungen eingehalten werden und für den oben genannten Anlass die volle Verantwortung für den Jugendschutz übernommen wird.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="64D868ED" w14:textId="77777777" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00180BA5" w:rsidP="00180BA5">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="36D75C1E" w14:textId="77777777" w:rsidR="00D4693C" w:rsidRPr="00745BEA" w:rsidRDefault="00D4693C" w:rsidP="00E26F33">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="4500" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7EF5A929" w14:textId="4C005F7A" w:rsidR="00E26F33" w:rsidRPr="00745BEA" w:rsidRDefault="00E26F33" w:rsidP="00E26F33">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="4500" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Ort, Datum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Text12"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:bookmarkStart w:id="30" w:name="Text12_Kopie_1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Unterschrift</w:t>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Text13"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0081484F" w:rsidRPr="00745BEA">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:bookmarkStart w:id="31" w:name="Text13_Kopie_1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="316787ED" w14:textId="77777777" w:rsidR="00DD61F3" w:rsidRPr="00745BEA" w:rsidRDefault="00DD61F3" w:rsidP="00E26F33">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Checkliste Jugendschutz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Wingdings 2" w:cs="Wingdings 2" w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  zwingende Auflagen des Gesetzes, können von der Polizei überprüft werden)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6BD656A7" w14:textId="77777777" w:rsidR="00B177CC" w:rsidRDefault="00B177CC" w:rsidP="009A0028">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Kopfzeile"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro SmBd" w:eastAsia="Calibri" w:hAnsi="Fakt Pro SmBd"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="18C7306B" w14:textId="77777777" w:rsidR="008F47C4" w:rsidRPr="00745BEA" w:rsidRDefault="00070CBF" w:rsidP="009A0028">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Kopfzeile"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro SmBd" w:eastAsia="Calibri" w:hAnsi="Fakt Pro SmBd"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00745BEA">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> und Checkliste mindestens 3 Wochen vor dem Anlass einsenden</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C993424" w14:textId="77777777" w:rsidR="009E576E" w:rsidRDefault="009E576E" w:rsidP="009A0028">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Kopfzeile"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro SmBd" w:eastAsia="Calibri" w:hAnsi="Fakt Pro SmBd"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="120"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Grundsätzliches</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0C72168F" w14:textId="77777777" w:rsidR="009E576E" w:rsidRDefault="009E576E" w:rsidP="009A0028">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Kopfzeile"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="567" w:leader="none"/>
+          <w:tab w:val="left" w:pos="5103" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...358 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen1"/>
+            <w:name w:val="Kontrollkästchen1 Ko Kopie 2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="32" w:name="Kontrollkästchen1_Ko_Kopie_2"/>
+      <w:bookmarkStart w:id="33" w:name="Kontrollkästchen1_Ko_Kopie_2"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...68 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="34" w:name="Kontrollkästchen1_Kopie_4"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
         <w:tab/>
+        <w:t>Ausweispflicht und Alterslimiten stehen auf Plakaten, Flyern und Webauftritt</w:t>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="14" w:name="_GoBack"/>
-    <w:p w14:paraId="7E0ECCE3" w14:textId="2CFB2491" w:rsidR="009A0028" w:rsidRDefault="009A0028" w:rsidP="00D7508E">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7380"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="567" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="80"/>
+        <w:ind w:hanging="567" w:start="567"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A0028">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen1"/>
+            <w:name w:val="Kontrollkästchen1 Ko Kopie 3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D" w:rsidRPr="009A0028">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="35" w:name="Kontrollkästchen1_Ko_Kopie_3"/>
+      <w:bookmarkStart w:id="36" w:name="Kontrollkästchen1_Ko_Kopie_3"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkStart w:id="37" w:name="Kontrollkästchen1_Kopie_5"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitarbeitende sind über den Jugendschutz informiert (z.B. via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>Online-Schulung</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) und halten diesen ein </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D70D0A" w14:textId="77777777" w:rsidR="009A0028" w:rsidRPr="00CF2595" w:rsidRDefault="00CF2595" w:rsidP="00D7508E">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7380"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="567" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="80"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...69 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen1"/>
+            <w:name w:val="Kontrollkästchen1 Ko Kopie 4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="38" w:name="Kontrollkästchen1_Ko_Kopie_4"/>
+      <w:bookmarkStart w:id="39" w:name="Kontrollkästchen1_Ko_Kopie_4"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...33 lines deleted...]
-        <w:t>n zum Mitmachen aktiviert</w:t>
+      <w:bookmarkStart w:id="40" w:name="Kontrollkästchen1_Kopie_6"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+        <w:tab/>
+        <w:t>Jugendliche werden in die Planung miteinbezogen und zum Mitmachen aktiviert</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0462F2A8" w14:textId="77777777" w:rsidR="00665993" w:rsidRDefault="00665993" w:rsidP="00D7508E">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7380"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="0"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6303CBB4" w14:textId="77777777" w:rsidR="00665993" w:rsidRPr="00CF2595" w:rsidRDefault="00665993" w:rsidP="00D7508E">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7380"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro SmBd" w:eastAsia="Calibri" w:hAnsi="Fakt Pro SmBd"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="120"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831BB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro SmBd" w:eastAsia="Calibri" w:hAnsi="Fakt Pro SmBd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Eingangsbereich</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AAACD5" w14:textId="77777777" w:rsidR="008204EC" w:rsidRDefault="00665993" w:rsidP="008204EC">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7380"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="567" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="80"/>
+        <w:ind w:hanging="567" w:start="567"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A0028">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen1"/>
+            <w:name w:val="Kontrollkästchen1 Ko Kopie 5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="41" w:name="Kontrollkästchen1_Ko_Kopie_5"/>
+      <w:bookmarkStart w:id="42" w:name="Kontrollkästchen1_Ko_Kopie_5"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">uch </w:t>
+      <w:bookmarkStart w:id="43" w:name="Kontrollkästchen1_Kopie_7"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+        <w:tab/>
+        <w:t>Alterseinteilung mit verschiedenfarbigen Kontrollarmbändern, die zugleich auch Eintrittsbänder sein können</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B52531" w14:textId="77777777" w:rsidR="009A0028" w:rsidRDefault="008204EC" w:rsidP="008204EC">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7380"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="567" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="80"/>
+        <w:ind w:hanging="567" w:start="567"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...48 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen1"/>
+            <w:name w:val="Kontrollkästchen1 Ko Kopie 6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D" w:rsidRPr="009A0028">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="44" w:name="Kontrollkästchen1_Ko_Kopie_6"/>
+      <w:bookmarkStart w:id="45" w:name="Kontrollkästchen1_Ko_Kopie_6"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="46" w:name="Kontrollkästchen1_Kopie_8"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008204EC">
-[...76 lines deleted...]
-        <w:t>gang gut sichtbar angebracht</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Wingdings 2" w:cs="Wingdings 2" w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Die 16/18 Hinweisschilder sind, wenn möglich, gut sichtbar beim Eingang oder Empfang anzubringen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283466BD" w14:textId="77777777" w:rsidR="00480E4B" w:rsidRDefault="00480E4B" w:rsidP="00D7508E">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7380"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="0"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7D5615EE" w14:textId="77777777" w:rsidR="00665993" w:rsidRPr="008204EC" w:rsidRDefault="00665993" w:rsidP="00D7508E">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7380"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="120"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008204EC">
-[...24 lines deleted...]
-        <w:t>:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ausschankbereich</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A945148" w14:textId="05647020" w:rsidR="00831BB3" w:rsidRDefault="00665993" w:rsidP="00D7508E">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="567" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="80"/>
+        <w:ind w:hanging="567" w:start="567"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A0028">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen1"/>
+            <w:name w:val="Kontrollkästchen1 Ko Kopie 7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D" w:rsidRPr="009A0028">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="47" w:name="Kontrollkästchen1_Ko_Kopie_7"/>
+      <w:bookmarkStart w:id="48" w:name="Kontrollkästchen1_Ko_Kopie_7"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="49" w:name="Kontrollkästchen1_Kopie_9"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008204EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Wingdings 2" w:cs="Wingdings 2" w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...32 lines deleted...]
-        <w:t>ie gesetzlichen Bestimmungen des Jugendschutzes</w:t>
+        <w:tab/>
+        <w:t>Die 16/18 Hinweisschilder sind an den Ausschankstellen bzw. Verkaufsstellen gut sichtbar angebracht</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FF20E1" w14:textId="3BD79BD9" w:rsidR="00831BB3" w:rsidRDefault="00665993" w:rsidP="00D7508E">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="567" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="80"/>
+        <w:ind w:hanging="567" w:start="567"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A0028">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen1"/>
+            <w:name w:val="Kontrollkästchen1 Ko Kopie 8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D" w:rsidRPr="009A0028">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="50" w:name="Kontrollkästchen1_Ko_Kopie_8"/>
+      <w:bookmarkStart w:id="51" w:name="Kontrollkästchen1_Ko_Kopie_8"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="52" w:name="Kontrollkästchen1_Kopie_10"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008204EC">
-[...15 lines deleted...]
-        <w:t>ie Ausweiskontrolle (nur amtliche Ausweise)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Wingdings 2" w:cs="Wingdings 2" w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
+        <w:t>Mindestens drei alkoholfreie Getränke werden billiger abgegeben, als das billigste alkoholhaltige Getränk in der gleichen Menge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149D3CE5" w14:textId="77777777" w:rsidR="00665993" w:rsidRDefault="00665993" w:rsidP="00D7508E">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="567" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="80"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A0028">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen1"/>
+            <w:name w:val="Kontrollkästchen1 Ko Kopie 9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="53" w:name="Kontrollkästchen1_Ko_Kopie_9"/>
+      <w:bookmarkStart w:id="54" w:name="Kontrollkästchen1_Ko_Kopie_9"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:t>as Verhalten gegenüber aggressiven Festbesuchern</w:t>
+      <w:bookmarkStart w:id="55" w:name="Kontrollkästchen1_Kopie_11"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Mindestens ein alkoholfreier Drink und/oder Shot </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F35D8E8" w14:textId="77777777" w:rsidR="00831BB3" w:rsidRDefault="00831BB3" w:rsidP="00D7508E">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="567" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="80"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...107 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen1"/>
+            <w:name w:val="Kontrollkästchen1 Ko Kopie 10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D" w:rsidRPr="009A0028">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="56" w:name="Kontrollkästchen1_Ko_Kopie_10"/>
+      <w:bookmarkStart w:id="57" w:name="Kontrollkästchen1_Ko_Kopie_10"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-        <w:t>das Alter kennzeichnen</w:t>
+      <w:bookmarkStart w:id="58" w:name="Kontrollkästchen1_Kopie_12"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+        <w:tab/>
+        <w:t>Mineralwasser wird sehr günstig oder sogar kostenlos abgegeben</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E37E1C3" w14:textId="29DE8A61" w:rsidR="00D7508E" w:rsidRDefault="00831BB3" w:rsidP="008204EC">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-        <w:ind w:left="709" w:hanging="709"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="0"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A0028">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="120"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Personal (Kasse und Bar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="567" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="80"/>
+        <w:ind w:hanging="567" w:start="567"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen1"/>
+            <w:name w:val="Kontrollkästchen1 Ko Kopie 11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D" w:rsidRPr="009A0028">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="59" w:name="Kontrollkästchen1_Ko_Kopie_11"/>
+      <w:bookmarkStart w:id="60" w:name="Kontrollkästchen1_Ko_Kopie_11"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="61" w:name="Kontrollkästchen1_Kopie_13"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008204EC">
-[...49 lines deleted...]
-        <w:t>childer sind an den Ausschankstellen gut sichtbar angebracht.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Wingdings 2" w:cs="Wingdings 2" w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>kennt die gesetzlichen Bestimmungen des Jugendschutzes zu Alkohol, Tabak- und Nikotinprodukten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DCE111" w14:textId="6893DF4A" w:rsidR="00D7508E" w:rsidRDefault="00831BB3" w:rsidP="008204EC">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="567" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="80"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A0028">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen1"/>
+            <w:name w:val="Kontrollkästchen1 Ko Kopie 12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D" w:rsidRPr="009A0028">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="62" w:name="Kontrollkästchen1_Ko_Kopie_12"/>
+      <w:bookmarkStart w:id="63" w:name="Kontrollkästchen1_Ko_Kopie_12"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...94 lines deleted...]
-        <w:t xml:space="preserve"> Getränk in der gleichen Menge</w:t>
+      <w:bookmarkStart w:id="64" w:name="Kontrollkästchen1_Kopie_14"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">akzeptiert nur amtliche Ausweise bei der Eingangskontrolle </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B2F9E1" w14:textId="77777777" w:rsidR="00D7508E" w:rsidRDefault="00D7508E" w:rsidP="008204EC">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="567" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="80"/>
+        <w:ind w:hanging="567" w:start="567"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A0028">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen1"/>
+            <w:name w:val="Kontrollkästchen1 Ko Kopie 13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="65" w:name="Kontrollkästchen1_Ko_Kopie_13"/>
+      <w:bookmarkStart w:id="66" w:name="Kontrollkästchen1_Ko_Kopie_13"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t>ben</w:t>
+      <w:bookmarkStart w:id="67" w:name="Kontrollkästchen1_Kopie_15"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+        <w:tab/>
+        <w:t>verlangt vor der Getränkeausgabe konsequent den Ausweis, falls keine Kontrollarmbänder das Alter kennzeichnen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7129091F" w14:textId="77777777" w:rsidR="00D7508E" w:rsidRDefault="00D7508E" w:rsidP="008204EC">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="567" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="80"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A0028">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Kontrollkästchen1"/>
+            <w:name w:val="Kontrollkästchen1 Ko Kopie 14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E81E9D">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009A0028">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+      <w:bookmarkStart w:id="68" w:name="Kontrollkästchen1_Ko_Kopie_14"/>
+      <w:bookmarkStart w:id="69" w:name="Kontrollkästchen1_Ko_Kopie_14"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:bookmarkStart w:id="70" w:name="Kontrollkästchen1_Kopie_16"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+        <w:tab/>
+        <w:t>weiss, wie es sich gegenüber aggressiven Festbesucher*innen verhalten soll</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="120"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="120"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Einsenden der Checkliste an die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gemeinde Rain, Ressort Infrastruktur, Dorfstrasse 22, 6026 Rain, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>gemeinde@rain.ch</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Materialbestellung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Füllen Sie die untenstehende Tabelle aus und bestellen Sie die Kontrollarmbänder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hinweisschilder direkt bei der zuständigen Stelle Ihrer Gemeinde </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="71" w:name="_Hlk153871971"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>oder über Akzent Luzern.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:start="66"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edith Ochsner, Fachperson luegsch in Rain, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>edocrain@fibermail.ch</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="120"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bestellung von </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="2880" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Vorname Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> 1 alkoholfreier Drink und/oder Shot </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text7 Kopie 2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4FE90A" w14:textId="77777777" w:rsidR="00480E4B" w:rsidRDefault="00480E4B" w:rsidP="00D7508E">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="2880" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verein </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text8 Kopie 2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="2880" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adresse </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text9 Kopie 2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="2880" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10 Kopie 2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="9242" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2401"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="2373"/>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="2373"/>
+        <w:gridCol w:w="708"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="479" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2401" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="260" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Produkt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="260" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Anz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2373" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="260" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Produkt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="260" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Anz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2373" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="260" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Produkt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="260" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Anz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2401" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Bänder grün, uni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10 Kopie 2 Kopie 1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> MERGEFIELD grün_uni </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2373" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Bänder gelb, uni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10 Kopie 2 Kopie 2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> MERGEFIELD gelb_uni </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2373" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Bänder rot, uni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10 Kopie 2 Kopie 3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> MERGEFIELD rot_uni </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2401" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Bänder grün, Punkte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10 Kopie 2 Kopie 4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>    </w:t>
+            </w:r>
+            <w:r/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2373" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Bänder gelb, Punkte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10 Kopie 2 Kopie 5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>    </w:t>
+            </w:r>
+            <w:r/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2373" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Bänder rot, Punkte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10 Kopie 2 Kopie 6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>    </w:t>
+            </w:r>
+            <w:r/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2401" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Bänder grün, Striche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10 Kopie 2 Kopie 7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> MERGEFIELD grün_Striche </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2373" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Bänder gelb, Striche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10 Kopie 2 Kopie 8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> MERGEFIELD gelb_Striche </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2373" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Bänder rot, Striche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10 Kopie 2 Kopie 9"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> MERGEFIELD rot_Striche </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2401" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Bänder blau, Mineral</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10 Kopie 2 Kopie 10"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> MERGEFIELD Blau_uni_Mineralwasser </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2373" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Hinweisschilder 16/18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10 Kopie 2 Kopie 11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>    </w:t>
+            </w:r>
+            <w:r/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2373" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Button 16/18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="exact" w:line="200" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10 Kopie 2 Kopie 12"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>    </w:t>
+            </w:r>
+            <w:r/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="2955" w:leader="none"/>
+        </w:tabs>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="120"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Bei weiteren Fragen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1800" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="0"/>
+        <w:ind w:end="-648"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro Nor" w:eastAsia="Calibri" w:hAnsi="Fakt Pro Nor"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akzent Prävention und Suchttherapie </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6AAC0B5B" w14:textId="77777777" w:rsidR="0049402A" w:rsidRDefault="008F47C4" w:rsidP="0049402A">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7380"/>
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1800" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="80"/>
+        <w:ind w:end="-646"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seidenhofstrasse 10, 6003 Luzern, 041 515 02 02 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1800" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="0"/>
+        <w:ind w:end="-648"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Fakt Pro SmBd" w:eastAsia="Calibri" w:hAnsi="Fakt Pro SmBd"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>luegsch@akzent-luzern.ch</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="653CA362" w14:textId="77777777" w:rsidR="00B177CC" w:rsidRPr="00C27664" w:rsidRDefault="00B177CC" w:rsidP="00B177CC">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1800"/>
-[...1 lines deleted...]
-          <w:tab w:val="right" w:pos="9360"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1800" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...8 lines deleted...]
-          <w:lang w:val="de-DE"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="0"/>
+        <w:ind w:end="-648"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C27664">
-[...7 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>www.akzent-luzern.ch/luegsch</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6254D412" w14:textId="77777777" w:rsidR="0049402A" w:rsidRPr="00B177CC" w:rsidRDefault="0049402A" w:rsidP="0049402A">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="KeinLeerraum"/>
-[...4 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1800" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7380" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="0"/>
+        <w:ind w:end="-648"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B589ED6" w14:textId="77777777" w:rsidR="00CF2595" w:rsidRPr="00831BB3" w:rsidRDefault="00070CBF" w:rsidP="008204EC">
-[...318 lines deleted...]
-    <w:sectPr w:rsidR="00480E4B" w:rsidRPr="00CF2595" w:rsidSect="005F38E4">
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1078" w:right="1417" w:bottom="719" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:left="1418" w:right="1418" w:gutter="0" w:header="851" w:top="2127" w:footer="0" w:bottom="720"/>
+      <w:formProt w:val="true"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...15 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Segoe UI">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Calibri Light">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Wingdings 2">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Fakt Pro Nor">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...38 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-      </w:pPr>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="start"/>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Fakt Pro Nor" w:hAnsi="Fakt Pro Nor"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Fakt Pro Nor" w:hAnsi="Fakt Pro Nor"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:drawing>
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="7">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>26035</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-109855</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1619885" cy="692785"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="largest"/>
+          <wp:docPr id="1" name="Bild1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Bild1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1619885" cy="692785"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="start"/>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Fakt Pro Nor" w:hAnsi="Fakt Pro Nor"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Fakt Pro Nor" w:hAnsi="Fakt Pro Nor"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:drawing>
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>23495</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1933575" cy="314325"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Bild 7" descr="Logo Akzent als jpg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Bild 7" descr="Logo Akzent als jpg"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1933575" cy="314325"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="start"/>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Fakt Pro Nor" w:hAnsi="Fakt Pro Nor"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Fakt Pro Nor" w:hAnsi="Fakt Pro Nor"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:tab/>
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="start"/>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Fakt Pro Nor" w:hAnsi="Fakt Pro Nor"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Fakt Pro Nor" w:hAnsi="Fakt Pro Nor"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:drawing>
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="7">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>26035</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-109855</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1619885" cy="692785"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="largest"/>
+          <wp:docPr id="3" name="Bild1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="Bild1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1619885" cy="692785"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="start"/>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Fakt Pro Nor" w:hAnsi="Fakt Pro Nor"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-    </w:lvl>
-[...12 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Fakt Pro Nor" w:hAnsi="Fakt Pro Nor"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:drawing>
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>23495</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1933575" cy="314325"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="4" name="Bild 7" descr="Logo Akzent als jpg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="Bild 7" descr="Logo Akzent als jpg"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1933575" cy="314325"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="start"/>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Fakt Pro Nor" w:hAnsi="Fakt Pro Nor"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Fakt Pro Nor" w:hAnsi="Fakt Pro Nor"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-    </w:lvl>
-[...79 lines deleted...]
-</w:numbering>
+      <w:tab/>
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="120"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptSpinCount="0" w:hash="" w:salt=""/>
   <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
-[...8 lines deleted...]
-  </w:endnotePr>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...128 lines deleted...]
-  <w15:docId w15:val="{715A3955-345D-4642-AE72-7446385F2D4C}"/>
+  <w:themeFontLang w:val="de-CH" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6827,52 +7518,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6933,651 +7624,1064 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E26F33"/>
+    <w:rsid w:val="008b5f55"/>
     <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:qFormat/>
-    <w:rsid w:val="00E26F33"/>
+    <w:rsid w:val="00e26f33"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E26F33"/>
+    <w:rsid w:val="00e26f33"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E26F33"/>
+    <w:rsid w:val="00e26f33"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="60"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="start"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00d14940"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SprechblasentextZchn" w:customStyle="1">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:link w:val="BalloonText"/>
+    <w:qFormat/>
+    <w:rsid w:val="00f13c6f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BesuchterHyperlink" w:customStyle="1">
+    <w:name w:val="BesuchterHyperlink"/>
+    <w:qFormat/>
+    <w:rsid w:val="003b150d"/>
+    <w:rPr>
+      <w:color w:val="954F72"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="berschrift1Zchn" w:customStyle="1">
+    <w:name w:val="Überschrift 1 Zchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="009a0028"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UntertitelZchn" w:customStyle="1">
+    <w:name w:val="Untertitel Zchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="0049402a"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FuzeileZchn" w:customStyle="1">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="00f07a3b"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00aa71d8"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:fill="E1DFDD" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00995838"/>
+    <w:rPr>
+      <w:color w:themeColor="followedHyperlink" w:val="954F72"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00977e31"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="KommentartextZchn" w:customStyle="1">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00977e31"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="KommentarthemaZchn" w:customStyle="1">
+    <w:name w:val="Kommentarthema Zchn"/>
+    <w:basedOn w:val="KommentartextZchn"/>
+    <w:link w:val="annotationsubject"/>
+    <w:qFormat/>
+    <w:rsid w:val="00977e31"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift" w:customStyle="1">
+    <w:name w:val="Überschrift"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis" w:customStyle="1">
+    <w:name w:val="Verzeichnis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschriftuser" w:customStyle="1">
+    <w:name w:val="Überschrift (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnisuser" w:customStyle="1">
+    <w:name w:val="Verzeichnis (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopf-Fuzeile" w:customStyle="1">
+    <w:name w:val="Kopf-/Fußzeile"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopf-Fuzeileuser" w:customStyle="1">
+    <w:name w:val="Kopf-/Fußzeile (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00e26f33"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="00f13c6f"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0049402a"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="UntertitelZchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="0049402a"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:rsid w:val="00f07a3b"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="0092791e"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentartextZchn"/>
+    <w:rsid w:val="00977e31"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="annotationsubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="KommentarthemaZchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="00977e31"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008b5f55"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:start="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="KeineListe" w:customStyle="1">
+    <w:name w:val="Keine Liste"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
-[...124 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="003e5452"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edocrain@fibermail.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.akzent-luzern.ch/luegsch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.age-check.ch/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gemeinde@rain.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edocrain@fibermail.ch" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luegsch@akzent-luzern.ch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.akzent-luzern.ch/luegsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.akzent-luzern.ch/luegsch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/>
+</Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="44546a"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="e7e6e6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4472c4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="ed7d31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a5a5a5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="ffc000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="5b9bd5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="70ad47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0563c1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="954f72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
-            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
-                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/>
+</Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100D3C9DD47F09A664199C6F4197B1D1CE6" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="063e470569cd7bfbac3b5f80fe83f465">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="17729c10-43b3-4f2f-8670-23aee0b3a53a" xmlns:ns3="8263231c-1ff3-4a93-97d9-5cfc7cc85367" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9704ee02877b117ddcdd94b684ba5745" ns2:_="" ns3:_="">
+    <xsd:import namespace="17729c10-43b3-4f2f-8670-23aee0b3a53a"/>
+    <xsd:import namespace="8263231c-1ff3-4a93-97d9-5cfc7cc85367"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="17729c10-43b3-4f2f-8670-23aee0b3a53a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="defbf7e3-39d4-49ae-92ff-e13839fbddb6" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="19" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8263231c-1ff3-4a93-97d9-5cfc7cc85367" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{39a827cb-7af1-4665-ac7d-069b26a42227}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8263231c-1ff3-4a93-97d9-5cfc7cc85367">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="17729c10-43b3-4f2f-8670-23aee0b3a53a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8263231c-1ff3-4a93-97d9-5cfc7cc85367" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0103C59A-629F-4D82-A808-CCC2CEC9A2D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31FEFE6B-270A-4D08-8D03-6876F89D2B5C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A75E2825-05CC-4625-9F9B-5D31FC48E49F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="17729c10-43b3-4f2f-8670-23aee0b3a53a"/>
+    <ds:schemaRef ds:uri="8263231c-1ff3-4a93-97d9-5cfc7cc85367"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5A6CA63-361B-43F6-9BC2-48B4E6B46016}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="17729c10-43b3-4f2f-8670-23aee0b3a53a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8263231c-1ff3-4a93-97d9-5cfc7cc85367"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15CF7CD5-D66A-4B67-A405-C12E61CDE4DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...21 lines deleted...]
-  </TitlesOfParts>
+  <Application>LibreOffice/25.8.4.2$Windows_X86_64 LibreOffice_project/290daaa01b999472f0c7a3890eb6a550fd74c6df</Application>
+  <AppVersion></AppVersion>
+  <Pages>3</Pages>
+  <Words>443</Words>
+  <Characters>2998</Characters>
+  <CharactersWithSpaces>3583</CharactersWithSpaces>
+  <Paragraphs>86</Paragraphs>
   <Company>Privat</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...25 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title> </dc:title>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Sunrise</dc:creator>
+  <dc:description/>
+  <dc:language>de-CH</dc:language>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
   <dc:subject/>
-  <dc:creator>Sunrise</dc:creator>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="BC-GUID">
-    <vt:lpwstr>65f33155-e2b1-42ff-854a-71d63cc9ea51</vt:lpwstr>
+    <vt:lpwstr>c87341ab-5b47-4ddb-9d5d-964156be7c9d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100D3C9DD47F09A664199C6F4197B1D1CE6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_5f6c350c-d04c-42cf-a2dc-28029b354aa8_ActionId">
+    <vt:lpwstr>7e452343-f9f3-48a0-8050-b46924073335</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_5f6c350c-d04c-42cf-a2dc-28029b354aa8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_5f6c350c-d04c-42cf-a2dc-28029b354aa8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_5f6c350c-d04c-42cf-a2dc-28029b354aa8_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_5f6c350c-d04c-42cf-a2dc-28029b354aa8_Name">
+    <vt:lpwstr>KTZG_Intern</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_5f6c350c-d04c-42cf-a2dc-28029b354aa8_SetDate">
+    <vt:lpwstr>2026-01-13T08:14:20Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_5f6c350c-d04c-42cf-a2dc-28029b354aa8_SiteId">
+    <vt:lpwstr>7b979bcc-f4f4-4d20-8c59-e9b7a9406038</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_5f6c350c-d04c-42cf-a2dc-28029b354aa8_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>